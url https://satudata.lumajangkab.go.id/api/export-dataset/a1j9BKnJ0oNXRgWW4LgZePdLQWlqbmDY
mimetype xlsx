--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -12,96 +12,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelaku Ekonomi Kreatif yang Memiliki Kekayaan Intelektual</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Fasilitasi Pendaftaran Kekayaan Intelektual (KI) bertujuan untuk mendapatkan sertifikat hak kekayaan intelektual (HKI) yang dikeluarkan oleh Direktorat Jenderal Kekayaan Intelektual (DJKI) Kementerian Hukum dan HAM. Fasilitasi Pendaftaran KI diberikan kepada pelaku ekonomi kreatif (penerima fasilitasi) untuk mendaftarkan KI yang mereka miliki ke DJKI, Kementerian Hukum dan HAM.
 untuk target tahun 2025 didasarkan data dari Kemenkumham, untuk sementara target di isi dari jumlah fasilitasi pendaftaran HAKI. Untuk target tahun 2026 sampai 2030 menyesuaikan hasil capaian tahun 2025</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pariwisata</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pariwisata</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -114,71 +117,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -444,181 +440,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">