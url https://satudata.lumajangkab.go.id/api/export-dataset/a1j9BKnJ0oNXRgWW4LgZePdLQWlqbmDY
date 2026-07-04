--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,91 +23,91 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelaku Ekonomi Kreatif yang Memiliki Kekayaan Intelektual</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Fasilitasi Pendaftaran Kekayaan Intelektual (KI) bertujuan untuk mendapatkan sertifikat hak kekayaan intelektual (HKI) yang dikeluarkan oleh Direktorat Jenderal Kekayaan Intelektual (DJKI) Kementerian Hukum dan HAM. Fasilitasi Pendaftaran KI diberikan kepada pelaku ekonomi kreatif (penerima fasilitasi) untuk mendaftarkan KI yang mereka miliki ke DJKI, Kementerian Hukum dan HAM.
 untuk target tahun 2025 didasarkan data dari Kemenkumham, untuk sementara target di isi dari jumlah fasilitasi pendaftaran HAKI. Untuk target tahun 2026 sampai 2030 menyesuaikan hasil capaian tahun 2025</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pariwisata</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pariwisata</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,142 +463,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">