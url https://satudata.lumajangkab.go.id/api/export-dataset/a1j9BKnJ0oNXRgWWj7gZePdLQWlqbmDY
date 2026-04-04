--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase peningkatan jumlah penduduk yang mendapatkan akses terhadap air minum melalui SPAM jaringan perpipaan terlindungi dan bukan jaringan perpipaan terlindungi terhadap jumlah penduduk di kabupaten/kota</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Akses Melalui Sistem Penyediaan Air Minum (SPAM) berdasarkan Peraturan Menteri Pekerjaan Umum dan Perumahan Rakyat Nomor 27/PRT/M/2016 tentang Penyelenggaraan Sistem Penyediaan Air Minum Pasal 1 adalah terpenuhinya kebutuhan pokok air minum sehari-hari yang digunakan untuk keperluan minum, masak, mandi, cuci, peturasan, dan ibadah bertujuan untuk memenuhi kebutuhan masyarakat agar mendapatkan kehidupan yang sehat, bersih, dan produktif melalui sarana dan prasarana penyediaan Air Minum.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -113,71 +116,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -443,181 +439,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">