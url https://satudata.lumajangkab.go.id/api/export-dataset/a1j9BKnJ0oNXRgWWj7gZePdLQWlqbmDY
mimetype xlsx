--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase peningkatan jumlah penduduk yang mendapatkan akses terhadap air minum melalui SPAM jaringan perpipaan terlindungi dan bukan jaringan perpipaan terlindungi terhadap jumlah penduduk di kabupaten/kota</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Akses Melalui Sistem Penyediaan Air Minum (SPAM) berdasarkan Peraturan Menteri Pekerjaan Umum dan Perumahan Rakyat Nomor 27/PRT/M/2016 tentang Penyelenggaraan Sistem Penyediaan Air Minum Pasal 1 adalah terpenuhinya kebutuhan pokok air minum sehari-hari yang digunakan untuk keperluan minum, masak, mandi, cuci, peturasan, dan ibadah bertujuan untuk memenuhi kebutuhan masyarakat agar mendapatkan kehidupan yang sehat, bersih, dan produktif melalui sarana dan prasarana penyediaan Air Minum.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">