--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -119,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -449,168 +442,179 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C13"/>
+  <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:C13"/>
+      <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
+      <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="7">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C12" s="6">
+        <v>19937.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="5">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>17</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="8" t="s">
+      <c r="C13" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="9" t="s">
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="C14" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>