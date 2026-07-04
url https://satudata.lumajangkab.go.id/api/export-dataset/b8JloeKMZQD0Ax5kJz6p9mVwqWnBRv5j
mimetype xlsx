--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Rumah Tidak Layak Huni (RUTILAHU) Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah unit rumah milik masyarakat di setiap kecamatan yang tidak memenuhi kriteria rumah layak huni, yaitu tidak memenuhi persyaratan keselamatan bangunan, kecukupan luas minimum, dan kesehatan penghuni sebagaimana diatur dalam peraturan perundang-undangan.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Semesteran</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester 1</t>
   </si>
   <si>
     <t>Semester 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,157 +465,159 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>17</v>
+      <c r="B12" s="6">
+        <v>20114.0</v>
       </c>
       <c r="C12" s="6">
         <v>19937.0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">