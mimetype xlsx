--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Jenis Tanah</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Jenis Tanah adalah peta yang menggambarkan berbagai jenis atau kategori tanah yang ada di suatu wilayah berdasarkan karakteristik fisik, kimia, dan biologi tanah tersebut. Terdapat Peta Jenis Tanah yang terdapat di Peta RTRW maupun Peta RDTR (4  Peta )</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">