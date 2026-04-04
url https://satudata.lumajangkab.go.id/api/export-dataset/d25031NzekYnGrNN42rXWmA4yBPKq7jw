--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,97 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Perangkat Daerah dan Unit Pelaksana Teknis Daerah yang Terhubung dengan Akses Internet yang Disediakan oleh Dinas Kominfo</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perangkat Daerah (PD) dan unit pelaksana teknis daerah (UPT Dinas Kesehatan P2KB) yang terhubung dengan akses internet yang disediakan oleh Dinas Kominfo adalah Perangkat Daerah dan atau unit pelaksana teknis daerah yang akses internatnya disediakan oleh Diskominfo 
 Salah satu dasar penetapan UPT Dinas Kesehatan P2KB adalah adanya aplikasi layanan kesehatan.
 UPT Dinas Kesehatan P2KB meliputi puskesmas dan rumah sakit pemerintah.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -115,71 +118,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -445,181 +441,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">