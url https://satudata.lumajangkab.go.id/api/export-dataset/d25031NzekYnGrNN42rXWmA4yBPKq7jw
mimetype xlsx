--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,92 +23,92 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Perangkat Daerah dan Unit Pelaksana Teknis Daerah yang Terhubung dengan Akses Internet yang Disediakan oleh Dinas Kominfo</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perangkat Daerah (PD) dan unit pelaksana teknis daerah (UPT Dinas Kesehatan P2KB) yang terhubung dengan akses internet yang disediakan oleh Dinas Kominfo adalah Perangkat Daerah dan atau unit pelaksana teknis daerah yang akses internatnya disediakan oleh Diskominfo 
 Salah satu dasar penetapan UPT Dinas Kesehatan P2KB adalah adanya aplikasi layanan kesehatan.
 UPT Dinas Kesehatan P2KB meliputi puskesmas dan rumah sakit pemerintah.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -464,142 +464,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">