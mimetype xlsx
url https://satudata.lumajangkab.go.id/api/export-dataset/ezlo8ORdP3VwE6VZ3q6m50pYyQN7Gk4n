--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Warga Negara/Penduduk yang memperoleh akses melalui Sistem Penyediaan Air Minum</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Menghitung persentase warga negara/penduduk yang terlayani Sistem Penyediaan Air Minum.
 Sistem Penyediaan Air Minum adalah satu kesatuan sarana dan prasarana penyediaan air minum berupa jaringan perpipaan dan bukan jaringan perpipaan (Sumur Bor dan Bangunan Treatment/Pengolahan Air Minum).
 Data yang dihitung adalah data jumlah jiwa yang mendapatkan akses air minum jaringan perpipaan dari kegiatan yang bersumber dari Jaringan Perpipaan Program DPKP dan Perumdam Tirta Mahameru.
 Data jumlah jiwa mendasari data BPS yang rilis Tahun N-1.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -116,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -446,181 +442,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">