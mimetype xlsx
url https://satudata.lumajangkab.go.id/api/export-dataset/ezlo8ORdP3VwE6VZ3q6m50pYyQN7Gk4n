--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Warga Negara/Penduduk yang memperoleh akses melalui Sistem Penyediaan Air Minum</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Menghitung persentase warga negara/penduduk yang terlayani Sistem Penyediaan Air Minum.
 Sistem Penyediaan Air Minum adalah satu kesatuan sarana dan prasarana penyediaan air minum berupa jaringan perpipaan dan bukan jaringan perpipaan (Sumur Bor dan Bangunan Treatment/Pengolahan Air Minum).
 Data yang dihitung adalah data jumlah jiwa yang mendapatkan akses air minum jaringan perpipaan dari kegiatan yang bersumber dari Jaringan Perpipaan Program DPKP dan Perumdam Tirta Mahameru.
 Data jumlah jiwa mendasari data BPS yang rilis Tahun N-1.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">