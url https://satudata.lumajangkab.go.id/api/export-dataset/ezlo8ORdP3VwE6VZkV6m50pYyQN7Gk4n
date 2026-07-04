--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,91 +23,91 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Nilai Penyelenggaraan Trantibumlinmas Sub Urusan Trantibumlinmas</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>1. Nilai Penyelenggaraan trantibumlinmas merupakan alat pengukuran capaian penyelenggaraan urusan trantibumlinmas sebagai urusan wajib pelayanan dasar yang terdiri atas sub urusan ketenteraman dan ketertiban umum, sub urusan kebakaran, dan sub urusan bencana, sebagai nilai komposit.
 2. Sesuai dengan Kepmendagri Nomer 100.4.3-669 Tahun 2022</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Ketentraman dan Ketertiban Umum serta Perlindungan Masyarakat</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Satuan Polisi Pamong Praja</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,142 +463,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">