--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Kualitas Lingkungan Hidup (IKLH) Kabupaten Lumajang</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indeks kualitas udara pada umumnya dihitung berdasarkan lima pencemar utama yaitu oksidan/ozon di permukaan, bahan partikel, karbon monoksida (CO), sulfur dioksida (SO) dan nitrogen dioksida (NO). Parameter NOx mewakili emisi dari kendaraan bermotor yang menggunakan bahan bakar bensin, dan SOx mewakili emisi dari industri dan kendaraan diesel yang menggunakan bahan bakar solar serta bahan bakar yang mengandung sulfur lainnya.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Lingkungan Hidup</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Lingkungan Hidup</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -113,71 +116,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -443,181 +439,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6">
+        <v>65.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">