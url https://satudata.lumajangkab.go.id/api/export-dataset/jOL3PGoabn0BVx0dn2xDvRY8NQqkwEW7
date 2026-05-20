--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -536,52 +536,52 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>16</v>
+      <c r="B12" s="6">
+        <v>73.62</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>65.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>