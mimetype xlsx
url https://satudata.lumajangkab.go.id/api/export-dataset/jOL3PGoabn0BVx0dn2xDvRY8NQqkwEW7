--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Kualitas Lingkungan Hidup (IKLH) Kabupaten Lumajang</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indeks kualitas udara pada umumnya dihitung berdasarkan lima pencemar utama yaitu oksidan/ozon di permukaan, bahan partikel, karbon monoksida (CO), sulfur dioksida (SO) dan nitrogen dioksida (NO). Parameter NOx mewakili emisi dari kendaraan bermotor yang menggunakan bahan bakar bensin, dan SOx mewakili emisi dari industri dan kendaraan diesel yang menggunakan bahan bakar solar serta bahan bakar yang mengandung sulfur lainnya.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Lingkungan Hidup</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Lingkungan Hidup</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,134 +462,136 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>73.62</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>65.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>