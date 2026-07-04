--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase gelandangan pengemis yang terpenuhi kebutuhan dasarnya diluar panti</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Gelandangan dan pengemis yang Terpenuhi Kebutuhan Dasarnya adalah Gelandangan dan pengemis yang memliki akses terhadap makanan dan minuman yang cukup, tempat tinggal yang layak atau alternatif yang memadai, memiliki akses layanan kesehatan yang memadai, menerima dukungan sosial dan ekonomi dan memiliki kesempatan untuk meningkatkan kualitas hidup. Populasi gelandangan pengemis adalah jumlah gelandangan dan pengemis hasil razia Satpol PP yang dirujuk ke Dinas Sosial</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Sosial</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">