--- v2 (2026-07-04)
+++ v3 (2026-10-03)
@@ -536,88 +536,88 @@
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
-      <c r="B11" s="6" t="s">
-        <v>3</v>
+      <c r="B11" s="6">
+        <v>38577.0</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
-        <v>38.396</v>
+        <v>38396.0</v>
       </c>
       <c r="C12" s="6">
-        <v>38.512</v>
+        <v>38512.0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="B13" s="6">
+        <v>38271.0</v>
+      </c>
+      <c r="C13" s="6">
+        <v>38251.0</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
-      <c r="B14" s="6" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="B14" s="6">
+        <v>37942.0</v>
+      </c>
+      <c r="C14" s="6">
+        <v>38200.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">