--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelayanan Kesehatan Orang Terduga Tuberkulosis Sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah orang terduga TBC yang dilakukan pemeriksaan penunjang dalam kurun waktu satu tahun DIBAGI Jumlah perkiraan orang yang terduga TBC dalam kurun waktu satu tahun yang sama, kemudian DIKALIKAN dengan 100persen</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">