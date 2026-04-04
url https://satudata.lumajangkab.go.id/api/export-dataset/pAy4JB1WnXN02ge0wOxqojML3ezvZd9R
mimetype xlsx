--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Rata-rata  Persentase PPKS yang mendapatkan perlindungan dan jaminan sosial, rehabilitasi sosial serta pemberdayaan sosial</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>"Penyelenggaran kesejahteraan sosial meliputi:  
 1. Perlindungan dan jaminan sosial adalah PPKS yang mendapatkan bantuan sosial dan asuransi kesejahteraan sosial
 2. Rehabilitasi sosial adalah proses pemulihan kondisi fisik, mental, dan sosial PPKS yang mengalami masalah sosial, seperti: kekerasan, penelantaran, disabilitas, kesehatan mental dan ketergantungan. 
 3. Pemberdayaan sosial adalah upaya menjadikan PPKS yang mendapatkan program pemberdayaan ekonomi untuk memiliki kemampuan memenuhi kebutuhan dasarnya secara mandiri (Permodalan KUBE, WRSE, PENA, Bantuan ExClient, Bansos Kemiskinan Ekstrem)"</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pemberdayaan Perempuan dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -116,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -446,181 +442,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">