--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Rata-rata  Persentase PPKS yang mendapatkan perlindungan dan jaminan sosial, rehabilitasi sosial serta pemberdayaan sosial</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>"Penyelenggaran kesejahteraan sosial meliputi:  
 1. Perlindungan dan jaminan sosial adalah PPKS yang mendapatkan bantuan sosial dan asuransi kesejahteraan sosial
 2. Rehabilitasi sosial adalah proses pemulihan kondisi fisik, mental, dan sosial PPKS yang mengalami masalah sosial, seperti: kekerasan, penelantaran, disabilitas, kesehatan mental dan ketergantungan. 
 3. Pemberdayaan sosial adalah upaya menjadikan PPKS yang mendapatkan program pemberdayaan ekonomi untuk memiliki kemampuan memenuhi kebutuhan dasarnya secara mandiri (Permodalan KUBE, WRSE, PENA, Bantuan ExClient, Bansos Kemiskinan Ekstrem)"</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pemberdayaan Perempuan dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">