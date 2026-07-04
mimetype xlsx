--- v1 (2026-04-05)
+++ v2 (2026-07-04)
@@ -21,50 +21,53 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Orang dengan Resiko Terinfeksi HIV Mendapatkan Pelayanan Deteksi Dini HIV sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Cakupan orang dengan resiko terinfeksi HIV yang mendapatkan pelayanan kesehatan yang meliputi:
 1) edukasi perilaku berisiko
 2) skrining, 
 dibandingkan dengan seluruh estimasi orang terinfeksi HIV di wilayah dalam satu waktu pelaporan yang sama.
 dengan artian Orang dengan risiko terinfeksi virus HIV yaitu :
 1) Ibu hamil, yaitu setiap perempuan yang sedang hamil dan secara vertikal beresiko menularkan HIV setelah secara horizontal resiko tertular dari pasangan sexnya
 2) Pasien TBC, yaitu pasien yang terbukti terinfeksi TBC dan sedang mendapat pelayanan terkait TBC, karena TB merupakan salah satu gejala stadium HIV
 3) Pasien Infeksi Menular Seksual (IMS), yaitu pasien yang terbukti terinfeksi IMS selain HIV dan sedang mendapat pelayanan terkait IMS.
 4) Penjaja seks, yaitu seseorang yang melakukan hubungan seksual dengan orang lain sebagai sumber penghidupan
 utama maupun tambahan, dengan imbalan tertentu berupa uang, barang atau jasa.
 5) Lelaki yang berhubungan seks dengan lelaki (LSL), yaitu lelaki yang pernah berhubungan seks dengan lelaki lainnya,
 sekali, sesekali atau secara teratur apapun orientasi seksnya (heteroseksual, homoseksual atau biseksual).
 6) Transgender/waria, yaitu orang yang memiliki identitas gender atau ekspresi gender yang berbeda dengan jenis kelamin atau seksnya yang ditunjuk saat lahir, kadang disebut juga transeksual.
 7) Pengguna napza suntik (penasun), yaitu orang yang terbukti memiliki riwayat menggunakan narkotika dan atau zat
 adiktif suntik lainnya.
 8) Warga Binaan Pemasyarakatan (WBP), yaitu orang yang dalam pembinaan pemasyarakatan Kementerian Hukum dan
 HAM dan telah mendapatkan vonis tetap.</t>
   </si>
   <si>
     <t>Urusan</t>
@@ -85,53 +88,50 @@
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Triwulan 1</t>
   </si>
   <si>
     <t>Triwulan 2</t>
   </si>
   <si>
     <t>Triwulan 3</t>
   </si>
   <si>
     <t>Triwulan 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -487,187 +487,189 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">