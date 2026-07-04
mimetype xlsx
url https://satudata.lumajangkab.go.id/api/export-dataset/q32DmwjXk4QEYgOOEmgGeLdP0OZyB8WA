--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Layanan pencatatan sipil yang ditingkatkan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>upaya peningkatan kualitas layanan pencatatan peristiwa penting (kelahiran, kematian, perkawinan, perceraian, dll.) melalui inovasi prosedur, pemanfaatan teknologi, dan peningkatan kapasitas sumber daya untuk memastikan layanan lebih cepat, mudah diakses, akurat, dan sesuai kebutuhan masyarakat.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Administrasi Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Semesteran</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Layanan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester 1</t>
   </si>
   <si>
     <t>Semester 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,157 +465,159 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">