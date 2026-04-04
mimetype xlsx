--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase pengelolaan Drainase Lingkungan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Untuk perhitungan total panjang drainase lingkungan di tahun 2025 dan 2026, menggunakan data dasar dari panjang drainase pada dokumen Masterplan Drainase Tahun 2020 sepanjang 43.501 m, dimana ruang lingkup data tersbut hanya di Kecamatan Lumajang dan Sukodono. Mulai tahun 2027 perhitungan drainase menggunakan data total panjang drainase lingkungan hasil kajian reviu Masterplan Drainase terbaru yang disusun Tahun 2026.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -113,71 +116,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -443,181 +439,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">