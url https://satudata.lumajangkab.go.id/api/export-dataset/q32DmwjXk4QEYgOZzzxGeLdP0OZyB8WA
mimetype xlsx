--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase pengelolaan Drainase Lingkungan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Untuk perhitungan total panjang drainase lingkungan di tahun 2025 dan 2026, menggunakan data dasar dari panjang drainase pada dokumen Masterplan Drainase Tahun 2020 sepanjang 43.501 m, dimana ruang lingkup data tersbut hanya di Kecamatan Lumajang dan Sukodono. Mulai tahun 2027 perhitungan drainase menggunakan data total panjang drainase lingkungan hasil kajian reviu Masterplan Drainase terbaru yang disusun Tahun 2026.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">