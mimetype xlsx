--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -149,71 +149,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -479,289 +472,322 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:M13"/>
+      <selection activeCell="B11" sqref="B11:M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
+      <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="F10" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="5" t="s">
+      <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="I10" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="J10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="K10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="L10" s="5" t="s">
+      <c r="L10" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="M10" s="5" t="s">
+      <c r="M10" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="7">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B11" s="8" t="s">
-[...37 lines deleted...]
-      <c r="A12" s="7">
+      <c r="B12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="B12" s="8" t="s">
-[...37 lines deleted...]
-      <c r="A13" s="7">
+      <c r="B13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="C13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="F13" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="L13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="M13" s="6">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-      <c r="B13" s="8" t="s">
-[...33 lines deleted...]
-        <v>27</v>
+      <c r="B14" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="C14" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="D14" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="E14" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="G14" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="L14" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="M14" s="6">
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">