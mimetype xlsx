--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,50 +23,53 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Pelayanan Penyelesaian Perselisihan Hubungan Industrial</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perselisihan Hubungan Industrial (PHI) adalah Perbedaan pendapat yang mengakibatkan pertentangan antara pengusaha atau gabungan pengusaha dengan pekerja/buruh atau serikat pekerja/serikat buruh karena adanya perselisihan mengenai perselisihan hak, perselisihan. PHI wajib diupayakan penyelesaiannya melalui perundingan bipartit secara musyawarah untuk mencapai mufakat terlebih dulu. Jika kedua belah pihak mencapai kesepakatan, maka dibuat Perjanjian Bersama (PB). Akan tetapi jika gagal, maka salah satu atau kedua belah pihak mencatatkan perselisihannya ke Dinas Tenaga Kerja setempat guna dilakukan mediasi. Jika mediasi mencapai kesepakatan, maka dibuat PB. Jika mediasi gagal, maka Mediator akan mengeluarkan anjuran tertulis. Jika para pihak menyetujui anjuran tertulis tersebut, Mediator membantu para pihak untuk membuat PB. Namun jika salah satu pihak atau para pihak menolak anjuran tertulis tersebut, maka para pihak atau salah satu pihak dapat mengajukan gugatan ke Pengadilan Hubungan Industrial yang berada di Surabaya.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Tenaga Kerja</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Bulanan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Perkara</t>
   </si>
   <si>
     <t>Produsen Data</t>
@@ -93,53 +96,50 @@
     <t>April</t>
   </si>
   <si>
     <t>Mei</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>Agustus</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Desember</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -495,225 +495,227 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>1.0</v>
       </c>
       <c r="C13" s="6">
         <v>1.0</v>
       </c>
       <c r="D13" s="6">
         <v>1.0</v>
       </c>
       <c r="E13" s="6">
         <v>2.0</v>
       </c>
       <c r="F13" s="6">
         <v>5.0</v>
       </c>
       <c r="G13" s="6">
         <v>1.0</v>
       </c>
       <c r="H13" s="6">