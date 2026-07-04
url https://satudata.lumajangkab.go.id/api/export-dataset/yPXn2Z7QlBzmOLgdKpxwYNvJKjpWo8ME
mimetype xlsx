--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Unsur Situs Cagar Budaya</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Situs cagar budaya adalah lokasi di darat atau di air yang berisi benda, bangunan, atau struktur cagar budaya. Benda, bangunan, atau struktur tersebut merupakan hasil kegiatan manusia atau bukti kejadian di masa lalu.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kebudayaan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lokasi</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pendidikan dan Kebudayaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,134 +462,136 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>