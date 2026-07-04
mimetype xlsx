--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Kawasan Inti dan Kawasan Penyangga KSK Minapolitan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Kawasan Inti dan Kawasan Penyangga KSK (Kawasan Suaka Alam dan Kawasan Konservasi) adalah peta yang menggambarkan pembagian dan penetapan area yang memiliki peran penting dalam konservasi dan perlindungan keanekaragaman hayati (Terdapat Peta Kawasan Strategis Pada Pola Ruang RTRW Kabupaten Lumajang )</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,118 +462,120 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>1.0</v>
       </c>