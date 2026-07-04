--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,88 +23,88 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pengaduan Masyarakat yang Ditindaklanjuti</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pengaduan masyarakat yang ditindaklanjuti adalah penyelesaian pengaduan masyarakat yang telah terverifikasi dan dibuktikan dengan terbitnya laporan hasil pemeriksaan
 Pengaduan masyarakat yang masuk dan terverisikasi adalah pengaduan yang minimal memenuhi syarat nama pelapor, terlapor, isi laporan, dan bukti (jika dibutuhkan).</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Inspektorat Daerah</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -460,142 +460,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">